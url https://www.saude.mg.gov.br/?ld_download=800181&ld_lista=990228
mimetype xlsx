--- v0 (2026-08-25)
+++ v1 (2026-10-27)
@@ -1,418 +1,522 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30601"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\m7532195\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{257B5CB4-0FBE-4801-BB0E-72DBD49590DB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="12450"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Formulário Qualificação" sheetId="4" r:id="rId1"/>
+    <sheet name="Planilha1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
-      <xlwcv:version setVersion="1"/>
+      <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="65">
   <si>
     <t> </t>
   </si>
   <si>
     <t>SUPERINTENDÊNCIA DE VIGILÂNCIA SANITÁRIA/SES-MG</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
       </rPr>
       <t>FORMULÁRIO</t>
     </r>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t> </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Número:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <charset val="1"/>
+      </rPr>
+      <t> </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Versão:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <charset val="1"/>
+      </rPr>
+      <t> </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Início da Vigência:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <charset val="1"/>
+      </rPr>
+      <t> </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Página:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <charset val="1"/>
+      </rPr>
+      <t> </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>FORM-T</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
+      <t>-DVMC-005</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>00</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <charset val="1"/>
+      </rPr>
       <t> </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">1 de 1 </t>
+  </si>
+  <si>
+    <r>
+      <t>Título</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Qualificação e Capacitação dos servidores</t>
     </r>
   </si>
   <si>
     <t>Servidor</t>
   </si>
   <si>
     <t>CPF</t>
   </si>
   <si>
     <t>Regional/Nível Central</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>(nome do servidor)</t>
   </si>
   <si>
     <t> (cpf  do servidor)</t>
   </si>
   <si>
     <r>
       <t> </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(local de lotação do servidor)</t>
     </r>
   </si>
   <si>
     <t> (e-mail do servidor)</t>
   </si>
   <si>
     <t>Formação</t>
   </si>
   <si>
     <t>Autoridade Sanitária</t>
   </si>
   <si>
     <t>(formação do servidor, incluir o link do diploma)</t>
   </si>
   <si>
     <t> (informar se o servidor é autoridade sanitária, incluir o link da designação do servidor)</t>
   </si>
   <si>
     <r>
       <t>Situação: </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(ativo ou inativo)</t>
     </r>
   </si>
   <si>
     <t>BPF Medicamentos</t>
   </si>
   <si>
     <t>BPF Biológicos</t>
   </si>
   <si>
     <t>BPF Gases Medicinais</t>
   </si>
   <si>
     <t>BPF Radiofármicos</t>
   </si>
   <si>
     <t>BPF Insumos Farmacêuticos</t>
   </si>
   <si>
     <t>(sim ou não, incluir o link do certificado do treinamento)</t>
   </si>
   <si>
     <t> (sim ou não, incluir o link do certificado do treinamento)</t>
   </si>
   <si>
     <t> (sim ou não, incluir o link do certificado do treinamento)</t>
   </si>
   <si>
     <t> (sim ou não, incluir o link do certificado do treinamento)</t>
   </si>
   <si>
     <t> ​(sim ou não, incluir o link do certificado do curso)</t>
   </si>
   <si>
-    <t>POP SNVS 01 rev. 7</t>
-[...8 lines deleted...]
-    <t>POP SNVS 15 rev. 3</t>
+    <t>POP SNVS 01 rev. (vigente)</t>
+  </si>
+  <si>
+    <t>POP SNVS 02 rev. (vigente)</t>
+  </si>
+  <si>
+    <t>POP SNVS 14 rev.  (vigente)</t>
+  </si>
+  <si>
+    <t>POP SNVS 15 rev. (vigente)</t>
   </si>
   <si>
     <t> (inserir a revisão do POP e o link do certificado de treinamento)</t>
   </si>
   <si>
     <t>(inserir a revisão do POP e o link do certificado de treinamento)</t>
   </si>
   <si>
     <t>(inserir a revisão do POP e o link do certificado de treinamento)</t>
   </si>
   <si>
     <t>(inserir a revisão do POP e o lin do certificado de treinamento)</t>
   </si>
   <si>
-    <t>POP SNVS 19 rev. 1 e POP SNVS 020 rev. 1</t>
-[...5 lines deleted...]
-    <t>Certificados do ano 2024</t>
+    <t>POP SNVS 19 rev. (vigente) e POP SNVS 020 rev. (vigente)</t>
+  </si>
+  <si>
+    <t>Capacitação continuada de no mínimo 30 horas anuais (ano atual)</t>
+  </si>
+  <si>
+    <t>Certificados do ano (ano atual)</t>
   </si>
   <si>
     <t>(    ) sim </t>
   </si>
   <si>
     <t>(inserir o link dos certificados de treinamento do ano e o número de horas de cada treinamento)</t>
   </si>
   <si>
     <t>(    ) não </t>
   </si>
   <si>
     <t>Cumpre qualificação e capacitação para realização de inspeções de fabricantes de:</t>
   </si>
   <si>
     <t>(  ) medicamentos</t>
   </si>
   <si>
     <t>(  ) Insumos Farmacêuticos Ativos (IFAs)</t>
   </si>
   <si>
     <t>(  ) Gases Medicinais </t>
   </si>
   <si>
     <t>(  ) Biológicos</t>
   </si>
   <si>
     <t>(  ) Radiofármacos</t>
   </si>
   <si>
     <t>Processo SEI</t>
   </si>
   <si>
     <t>(inserir o número do processo SEI do inspetor)</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Dados de </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>XX</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>/20</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>XX</t>
     </r>
   </si>
   <si>
     <t>Azul</t>
   </si>
   <si>
     <t>Documentos da qualidade necessários aos servidores de medicamentos e insumos farmacêuticos</t>
   </si>
   <si>
     <t>Laranja</t>
   </si>
   <si>
     <t>Documentos da qualidade necessários aos servidores de medicamentos, insumos farmacêuticos e gases medicinais</t>
   </si>
   <si>
     <t>Verde</t>
   </si>
   <si>
     <t>Documentos da qualidade necessários aos servidores de gases medicinais</t>
   </si>
   <si>
     <t>Responsável pela atualização</t>
   </si>
   <si>
-    <t>Versão: 
-[...18 lines deleted...]
-19/05/2026</t>
+    <t>Data última atualização</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="9" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Arial"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...24 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Aptos Narrow"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF6699FF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -420,506 +524,494 @@
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF66CC33"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF9933"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
-      <diagonal/>
-[...50 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...9 lines deleted...]
-    <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
-      <top/>
-[...12 lines deleted...]
-      <top/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-[...3 lines deleted...]
-      <bottom/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
-      <top style="thin">
-[...2 lines deleted...]
-      <bottom/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-[...32 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>114300</xdr:colOff>
+      <xdr:colOff>704850</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1257300</xdr:colOff>
+      <xdr:colOff>1549750</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>52388</xdr:rowOff>
+      <xdr:rowOff>120726</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagem 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED63D3E7-02DC-4E2B-990D-41B3355001C9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
+            </a:ext>
+            <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
+              <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{27D0B6B8-420C-0585-2D92-8ED9D3908653}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="114300" y="0"/>
-          <a:ext cx="1143000" cy="1095375"/>
+          <a:off x="704850" y="76200"/>
+          <a:ext cx="844900" cy="806526"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="145F82"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E87331"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="186C24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -937,65 +1029,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1016,1072 +1108,656 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:O35"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="I43" sqref="I43"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A6" sqref="A6:O6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="20.5703125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15" max="15" width="88.42578125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="30" customWidth="1"/>
+    <col min="2" max="2" width="22.42578125" customWidth="1"/>
+    <col min="4" max="4" width="22.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="51" t="s">
+    <row r="1" spans="1:15">
+      <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="52" t="s">
+      <c r="B1" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="52"/>
-[...32 lines deleted...]
-      <c r="B3" s="48" t="s">
+      <c r="C1" s="13"/>
+      <c r="D1" s="13"/>
+      <c r="E1" s="13"/>
+      <c r="F1" s="13"/>
+      <c r="G1" s="13"/>
+      <c r="H1" s="13"/>
+      <c r="I1" s="13"/>
+      <c r="J1" s="13"/>
+      <c r="K1" s="13"/>
+      <c r="L1" s="13"/>
+      <c r="M1" s="13"/>
+      <c r="N1" s="13"/>
+      <c r="O1" s="13"/>
+    </row>
+    <row r="2" spans="1:15">
+      <c r="A2" s="12"/>
+      <c r="B2" s="13"/>
+      <c r="C2" s="13"/>
+      <c r="D2" s="13"/>
+      <c r="E2" s="13"/>
+      <c r="F2" s="13"/>
+      <c r="G2" s="13"/>
+      <c r="H2" s="13"/>
+      <c r="I2" s="13"/>
+      <c r="J2" s="13"/>
+      <c r="K2" s="13"/>
+      <c r="L2" s="13"/>
+      <c r="M2" s="13"/>
+      <c r="N2" s="13"/>
+      <c r="O2" s="13"/>
+    </row>
+    <row r="3" spans="1:15" ht="15.75">
+      <c r="A3" s="12"/>
+      <c r="B3" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="48"/>
-[...15 lines deleted...]
-      <c r="B4" s="8" t="s">
+      <c r="C3" s="14"/>
+      <c r="D3" s="14"/>
+      <c r="E3" s="14"/>
+      <c r="F3" s="14"/>
+      <c r="G3" s="14"/>
+      <c r="H3" s="14"/>
+      <c r="I3" s="14"/>
+      <c r="J3" s="14"/>
+      <c r="K3" s="14"/>
+      <c r="L3" s="14"/>
+      <c r="M3" s="14"/>
+      <c r="N3" s="14"/>
+      <c r="O3" s="14"/>
+    </row>
+    <row r="4" spans="1:15" ht="15.75">
+      <c r="A4" s="12"/>
+      <c r="B4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="F4" s="15"/>
+      <c r="G4" s="15"/>
+      <c r="H4" s="15"/>
+      <c r="I4" s="15"/>
+      <c r="J4" s="15"/>
+      <c r="K4" s="15"/>
+      <c r="L4" s="15"/>
+      <c r="M4" s="15"/>
+      <c r="N4" s="15"/>
+      <c r="O4" s="15"/>
+    </row>
+    <row r="5" spans="1:15" ht="15.75">
+      <c r="A5" s="12"/>
+      <c r="B5" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D5" s="11">
+        <v>46161</v>
+      </c>
+      <c r="E5" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="16"/>
+      <c r="G5" s="16"/>
+      <c r="H5" s="16"/>
+      <c r="I5" s="16"/>
+      <c r="J5" s="16"/>
+      <c r="K5" s="16"/>
+      <c r="L5" s="16"/>
+      <c r="M5" s="16"/>
+      <c r="N5" s="16"/>
+      <c r="O5" s="16"/>
+    </row>
+    <row r="6" spans="1:15" ht="15.75">
+      <c r="A6" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" s="18"/>
+      <c r="C6" s="18"/>
+      <c r="D6" s="18"/>
+      <c r="E6" s="18"/>
+      <c r="F6" s="18"/>
+      <c r="G6" s="18"/>
+      <c r="H6" s="18"/>
+      <c r="I6" s="18"/>
+      <c r="J6" s="18"/>
+      <c r="K6" s="18"/>
+      <c r="L6" s="18"/>
+      <c r="M6" s="18"/>
+      <c r="N6" s="18"/>
+      <c r="O6" s="18"/>
+    </row>
+    <row r="8" spans="1:15" ht="15">
+      <c r="A8" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="20"/>
+      <c r="C8" s="20"/>
+      <c r="D8" s="20"/>
+      <c r="E8" s="21"/>
+      <c r="F8" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" s="20"/>
+      <c r="H8" s="20"/>
+      <c r="I8" s="21"/>
+      <c r="J8" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="K8" s="20"/>
+      <c r="L8" s="21"/>
+      <c r="M8" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="N8" s="20"/>
+      <c r="O8" s="21"/>
+    </row>
+    <row r="9" spans="1:15">
+      <c r="A9" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="23"/>
+      <c r="C9" s="23"/>
+      <c r="D9" s="23"/>
+      <c r="E9" s="24"/>
+      <c r="F9" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="G9" s="23"/>
+      <c r="H9" s="23"/>
+      <c r="I9" s="24"/>
+      <c r="J9" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="K9" s="26"/>
+      <c r="L9" s="27"/>
+      <c r="M9" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="N9" s="23"/>
+      <c r="O9" s="24"/>
+    </row>
+    <row r="10" spans="1:15" ht="15">
+      <c r="A10" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" s="20"/>
+      <c r="C10" s="20"/>
+      <c r="D10" s="20"/>
+      <c r="E10" s="20"/>
+      <c r="F10" s="20"/>
+      <c r="G10" s="21"/>
+      <c r="H10" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="I10" s="20"/>
+      <c r="J10" s="20"/>
+      <c r="K10" s="20"/>
+      <c r="L10" s="20"/>
+      <c r="M10" s="20"/>
+      <c r="N10" s="20"/>
+      <c r="O10" s="21"/>
+    </row>
+    <row r="11" spans="1:15">
+      <c r="A11" s="22" t="s">
+        <v>21</v>
+      </c>
+      <c r="B11" s="23"/>
+      <c r="C11" s="23"/>
+      <c r="D11" s="23"/>
+      <c r="E11" s="23"/>
+      <c r="F11" s="23"/>
+      <c r="G11" s="24"/>
+      <c r="H11" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="I11" s="23"/>
+      <c r="J11" s="23"/>
+      <c r="K11" s="23"/>
+      <c r="L11" s="23"/>
+      <c r="M11" s="23"/>
+      <c r="N11" s="23"/>
+      <c r="O11" s="24"/>
+    </row>
+    <row r="12" spans="1:15" ht="15">
+      <c r="A12" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="B12" s="20"/>
+      <c r="C12" s="20"/>
+      <c r="D12" s="20"/>
+      <c r="E12" s="20"/>
+      <c r="F12" s="20"/>
+      <c r="G12" s="20"/>
+      <c r="H12" s="20"/>
+      <c r="I12" s="20"/>
+      <c r="J12" s="20"/>
+      <c r="K12" s="20"/>
+      <c r="L12" s="20"/>
+      <c r="M12" s="20"/>
+      <c r="N12" s="20"/>
+      <c r="O12" s="21"/>
+    </row>
+    <row r="13" spans="1:15" ht="15">
+      <c r="A13" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B13" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="C13" s="20"/>
+      <c r="D13" s="21"/>
+      <c r="E13" s="19" t="s">
+        <v>26</v>
+      </c>
+      <c r="F13" s="20"/>
+      <c r="G13" s="20"/>
+      <c r="H13" s="21"/>
+      <c r="I13" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="20"/>
+      <c r="K13" s="20"/>
+      <c r="L13" s="20"/>
+      <c r="M13" s="21"/>
+      <c r="N13" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="O13" s="21"/>
+    </row>
+    <row r="14" spans="1:15">
+      <c r="A14" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" s="23"/>
+      <c r="D14" s="24"/>
+      <c r="E14" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="F14" s="23"/>
+      <c r="G14" s="23"/>
+      <c r="H14" s="24"/>
+      <c r="I14" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="J14" s="23"/>
+      <c r="K14" s="23"/>
+      <c r="L14" s="23"/>
+      <c r="M14" s="24"/>
+      <c r="N14" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="O14" s="24"/>
+    </row>
+    <row r="15" spans="1:15" ht="15">
+      <c r="A15" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="B15" s="29"/>
+      <c r="C15" s="30"/>
+      <c r="D15" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="E15" s="32"/>
+      <c r="F15" s="33"/>
+      <c r="G15" s="34" t="s">
+        <v>36</v>
+      </c>
+      <c r="H15" s="29"/>
+      <c r="I15" s="29"/>
+      <c r="J15" s="30"/>
+      <c r="K15" s="31" t="s">
+        <v>37</v>
+      </c>
+      <c r="L15" s="32"/>
+      <c r="M15" s="32"/>
+      <c r="N15" s="32"/>
+      <c r="O15" s="33"/>
+    </row>
+    <row r="16" spans="1:15">
+      <c r="A16" s="22" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="23"/>
+      <c r="C16" s="24"/>
+      <c r="D16" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="E16" s="23"/>
+      <c r="F16" s="24"/>
+      <c r="G16" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="H16" s="23"/>
+      <c r="I16" s="23"/>
+      <c r="J16" s="24"/>
+      <c r="K16" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="L16" s="23"/>
+      <c r="M16" s="23"/>
+      <c r="N16" s="23"/>
+      <c r="O16" s="24"/>
+    </row>
+    <row r="17" spans="1:15" ht="15">
+      <c r="A17" s="35" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" s="36"/>
+      <c r="C17" s="36"/>
+      <c r="D17" s="36"/>
+      <c r="E17" s="36"/>
+      <c r="F17" s="36"/>
+      <c r="G17" s="36"/>
+      <c r="H17" s="37"/>
+      <c r="I17" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="J17" s="20"/>
+      <c r="K17" s="20"/>
+      <c r="L17" s="20"/>
+      <c r="M17" s="20"/>
+      <c r="N17" s="21"/>
+      <c r="O17" s="2" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15">
+      <c r="A18" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" s="39"/>
+      <c r="C18" s="39"/>
+      <c r="D18" s="39"/>
+      <c r="E18" s="39"/>
+      <c r="F18" s="39"/>
+      <c r="G18" s="39"/>
+      <c r="H18" s="40"/>
+      <c r="I18" t="s">
+        <v>45</v>
+      </c>
+      <c r="O18" s="41" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" s="42"/>
+      <c r="B19" s="43"/>
+      <c r="C19" s="43"/>
+      <c r="D19" s="43"/>
+      <c r="E19" s="43"/>
+      <c r="F19" s="43"/>
+      <c r="G19" s="43"/>
+      <c r="H19" s="44"/>
+      <c r="I19" t="s">
+        <v>47</v>
+      </c>
+      <c r="O19" s="45"/>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O20" s="5"/>
+    </row>
+    <row r="21" spans="1:15">
+      <c r="A21" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O21" s="5"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O22" s="5"/>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O23" s="5"/>
+    </row>
+    <row r="24" spans="1:15">
+      <c r="A24" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O24" s="5"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O25" s="5"/>
+    </row>
+    <row r="26" spans="1:15" ht="15">
+      <c r="A26" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="B26" s="20"/>
+      <c r="C26" s="20"/>
+      <c r="D26" s="20"/>
+      <c r="E26" s="20"/>
+      <c r="F26" s="20"/>
+      <c r="G26" s="20"/>
+      <c r="H26" s="20"/>
+      <c r="I26" s="20"/>
+      <c r="J26" s="20"/>
+      <c r="K26" s="20"/>
+      <c r="L26" s="20"/>
+      <c r="M26" s="20"/>
+      <c r="N26" s="20"/>
+      <c r="O26" s="21"/>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="A27" s="22" t="s">
+        <v>55</v>
+      </c>
+      <c r="B27" s="23"/>
+      <c r="C27" s="23"/>
+      <c r="D27" s="23"/>
+      <c r="E27" s="23"/>
+      <c r="F27" s="23"/>
+      <c r="G27" s="23"/>
+      <c r="H27" s="23"/>
+      <c r="I27" s="23"/>
+      <c r="J27" s="23"/>
+      <c r="K27" s="23"/>
+      <c r="L27" s="23"/>
+      <c r="M27" s="23"/>
+      <c r="N27" s="23"/>
+      <c r="O27" s="24"/>
+    </row>
+    <row r="28" spans="1:15" ht="15">
+      <c r="A28" s="6" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B29" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="A30" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="B30" t="s">
         <v>60</v>
       </c>
-      <c r="C4" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="53" t="s">
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="9" t="s">
         <v>61</v>
       </c>
-      <c r="E4" s="54"/>
-[...506 lines deleted...]
-      </c>
       <c r="B31" t="s">
-        <v>54</v>
-[...11 lines deleted...]
-      <c r="E35" s="7"/>
+        <v>62</v>
+      </c>
+    </row>
+    <row r="35" spans="1:2" ht="15">
+      <c r="A35" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B35" s="6" t="s">
+        <v>64</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="52">
+  <mergeCells count="41">
+    <mergeCell ref="A26:O26"/>
+    <mergeCell ref="A27:O27"/>
+    <mergeCell ref="A16:C16"/>
+    <mergeCell ref="D16:F16"/>
+    <mergeCell ref="G16:J16"/>
+    <mergeCell ref="K16:O16"/>
+    <mergeCell ref="A17:H17"/>
+    <mergeCell ref="I17:N17"/>
+    <mergeCell ref="A15:C15"/>
+    <mergeCell ref="D15:F15"/>
+    <mergeCell ref="G15:J15"/>
+    <mergeCell ref="K15:O15"/>
+    <mergeCell ref="A18:H19"/>
+    <mergeCell ref="O18:O19"/>
+    <mergeCell ref="A12:O12"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="E14:H14"/>
+    <mergeCell ref="I14:M14"/>
+    <mergeCell ref="N14:O14"/>
+    <mergeCell ref="B13:D13"/>
+    <mergeCell ref="E13:H13"/>
+    <mergeCell ref="I13:M13"/>
+    <mergeCell ref="N13:O13"/>
+    <mergeCell ref="A10:G10"/>
+    <mergeCell ref="H10:O10"/>
+    <mergeCell ref="A11:G11"/>
+    <mergeCell ref="H11:O11"/>
+    <mergeCell ref="A6:O6"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="F8:I8"/>
+    <mergeCell ref="J8:L8"/>
+    <mergeCell ref="M8:O8"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="F9:I9"/>
     <mergeCell ref="J9:L9"/>
     <mergeCell ref="M9:O9"/>
-    <mergeCell ref="B3:O3"/>
-[...1 lines deleted...]
-    <mergeCell ref="A8:E8"/>
     <mergeCell ref="A1:A5"/>
     <mergeCell ref="B1:O2"/>
-    <mergeCell ref="F8:I8"/>
-[...41 lines deleted...]
-    <mergeCell ref="A16:C16"/>
+    <mergeCell ref="B3:O3"/>
+    <mergeCell ref="E4:O4"/>
+    <mergeCell ref="E5:O5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...310 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...16 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
-  <LinksUpToDate>false</LinksUpToDate>
-  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Fernanda Peixoto Sepe</dc:creator>
+  <dc:creator>Home</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>